--- v2 (2026-07-26)
+++ v3 (2026-09-20)
@@ -12,156 +12,599 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Historique Veilles" sheetId="1" r:id="rId1"/>
     <sheet name="Résumé par Indicateur" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="392" uniqueCount="175">
   <si>
     <t xml:space="preserve">  Historique des Veilles Qualiopi </t>
   </si>
   <si>
     <t>Veille légale · Compétences &amp; métiers · Pédagogique, technologique &amp; handicap</t>
   </si>
   <si>
     <t>Référence</t>
   </si>
   <si>
     <t>Type de Veille</t>
   </si>
   <si>
     <t>Indicateur</t>
   </si>
   <si>
     <t>Source Consultée</t>
   </si>
   <si>
     <t>Lien / URL</t>
   </si>
   <si>
     <t>Date de Consultation</t>
   </si>
   <si>
     <t>Résumé / Observations</t>
   </si>
   <si>
     <t>Impact Identifié</t>
   </si>
   <si>
     <t>Action Prévue</t>
   </si>
   <si>
     <t>Saisi par</t>
   </si>
   <si>
     <t>Publié par</t>
   </si>
   <si>
-    <t xml:space="preserve">  Veille légale et réglementaire   (1 entrée)</t>
+    <t xml:space="preserve">  Veille légale et réglementaire   (11 entrées)</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0043</t>
+  </si>
+  <si>
+    <t>Veille légale et réglementaire</t>
+  </si>
+  <si>
+    <t>Indicateur 23</t>
+  </si>
+  <si>
+    <t>legifrance</t>
+  </si>
+  <si>
+    <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054608509</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Évaluation des contenus et enseignements par les apprenants, distincte de la satisfaction générale, partage aux équipes pédagogiques et mesure périodique d’efficacité de l’amélioration.
+</t>
+  </si>
+  <si>
+    <t>Impact fort — Action requise</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Créer un questionnaire pédagogique distinct, revue formateurs, plan d’amélioration et indicateur d’efficacité.
+</t>
+  </si>
+  <si>
+    <t>Administrator</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0038</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Les indicateurs de résultats doivent préciser de manière transparente leurs modalités de calcul ou s’appuyer sur des dispositifs existants.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Documenter formule, dénominateur, période, population et source pour chaque KPI publié.
+</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0040</t>
+  </si>
+  <si>
+    <t xml:space="preserve">En distanciel : vérification de l’effectivité du suivi ; référent pédagogique au-delà d’un seuil d’intervenants fixé par arrêté.
+</t>
+  </si>
+  <si>
+    <t>Impact moyen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Conserver logs LMS, progression et relances ; prévoir rôle de référent pédagogique.
+</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0037</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Information publique enrichie : type de reconnaissance, modalités de financement et interdiction explicite de communication trompeuse.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Revoir toutes les pages commerciales et programmes ; ajouter contrôle juridique/qualité avant publication.
+</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0042</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ajout explicite d’une analyse des risques sur la qualité des formations délivrées.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Créer une cartographie des risques qualité formation avec contrôles et plan de traitement.
+</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0039</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ajout de la prévention et du traitement des violences, violences sexistes et sexuelles, harcèlement et discrimination.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Créer procédure de prévention, signalement, traitement, interlocuteurs et traçabilité.
+</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0041</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sous-traitance/portage : conformité au référentiel et traçabilité dans les contrats.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Renforcer clauses contractuelles, contrôles et dossier de conformité sous-traitants.
+</t>
   </si>
   <si>
     <t>VEILLE/2026/0001</t>
   </si>
   <si>
-    <t>Veille légale et réglementaire</t>
-[...20 lines deleted...]
-    <t>Exporté le 26/07/2026 à 00:29 — 1 entrée publiée</t>
+    <t>France Compétences</t>
+  </si>
+  <si>
+    <t>https://travail-emploi.gouv.fr/formation-professionnelle</t>
+  </si>
+  <si>
+    <t>.</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0004</t>
+  </si>
+  <si>
+    <t>Mon Compte Formation (CPF)</t>
+  </si>
+  <si>
+    <t>https://www.moncompteformation.gouv.fr</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0003</t>
+  </si>
+  <si>
+    <t>https://www.francecompetences.fr</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0002</t>
+  </si>
+  <si>
+    <t>Certification Qualiopi – RNQ officiel</t>
+  </si>
+  <si>
+    <t>https://travail-emploi.gouv.fr/qualiopi-marque-de-certificat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Veille sur les compétences &amp; métiers   (5 entrées)</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0007</t>
+  </si>
+  <si>
+    <t>Veille sur les compétences &amp; métiers</t>
+  </si>
+  <si>
+    <t>Indicateur 24</t>
+  </si>
+  <si>
+    <t>INSEE – Emploi &amp; formation</t>
+  </si>
+  <si>
+    <t>https://www.insee.fr/fr/statistiques?debut=0&amp;theme=emploi</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0008</t>
+  </si>
+  <si>
+    <t>Centre Inffo – Référence formation pro</t>
+  </si>
+  <si>
+    <t>https://www.centre-inffo.fr</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0005</t>
+  </si>
+  <si>
+    <t>France Travail – Tendances métiers</t>
+  </si>
+  <si>
+    <t>https://www.francetravail.fr/actualites.html</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0006</t>
+  </si>
+  <si>
+    <t>APEC – Études et compétences</t>
+  </si>
+  <si>
+    <t>https://www.apec.fr/candidat/actualites.html</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0009</t>
+  </si>
+  <si>
+    <t>BPI France – Innovation &amp; compétences</t>
+  </si>
+  <si>
+    <t>https://www.bpifrance.fr/nos-actualites</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Veille RGPD &amp; protection des données   (4 entrées)</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0026</t>
+  </si>
+  <si>
+    <t>Veille RGPD &amp; protection des données</t>
+  </si>
+  <si>
+    <t>CNIL – Actualités &amp; RGPD</t>
+  </si>
+  <si>
+    <t>https://www.cnil.fr/fr/actualites</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0029</t>
+  </si>
+  <si>
+    <t>Service-Public.fr – Données personnelles</t>
+  </si>
+  <si>
+    <t>https://www.service-public.fr/particuliers/vosdroits/N19806</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0028</t>
+  </si>
+  <si>
+    <t>EDPB – Comité européen de la protection des données</t>
+  </si>
+  <si>
+    <t>https://www.edpb.europa.eu/news_fr</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0027</t>
+  </si>
+  <si>
+    <t>CNIL – RGPD expliqué</t>
+  </si>
+  <si>
+    <t>https://www.cnil.fr/fr/reglement-europeen-protection-donnees</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Veille croisée IA &amp; RGPD   (3 entrées)</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0032</t>
+  </si>
+  <si>
+    <t>Veille croisée IA &amp; RGPD</t>
+  </si>
+  <si>
+    <t>France Num – Numérique responsable &amp; RGPD</t>
+  </si>
+  <si>
+    <t>https://www.francenum.gouv.fr/comprendre-le-numerique/rgpd</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0030</t>
+  </si>
+  <si>
+    <t>CNIL – IA &amp; données personnelles</t>
+  </si>
+  <si>
+    <t>https://www.cnil.fr/fr/intelligence-artificielle</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0031</t>
+  </si>
+  <si>
+    <t>Commission européenne – IA &amp; données</t>
+  </si>
+  <si>
+    <t>https://digital-strategy.ec.europa.eu/en/policies/data</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Veille pédagogique &amp; ingénierie de formation   (4 entrées)</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0010</t>
+  </si>
+  <si>
+    <t>Veille pédagogique &amp; ingénierie de formation</t>
+  </si>
+  <si>
+    <t>Indicateur 25</t>
+  </si>
+  <si>
+    <t>Centre Inffo – Ingénierie pédagogique</t>
+  </si>
+  <si>
+    <t>https://www.centre-inffo.fr/ressources</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0011</t>
+  </si>
+  <si>
+    <t>Céreq – Formation &amp; compétences</t>
+  </si>
+  <si>
+    <t>https://www.cereq.fr</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0012</t>
+  </si>
+  <si>
+    <t>AFPA – Innovations pédagogiques</t>
+  </si>
+  <si>
+    <t>https://www.afpa.fr/actualites</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0013</t>
+  </si>
+  <si>
+    <t>FUN-MOOC (France Université Numérique)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.fun-mooc.fr/fr/actualites   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Veille numérique &amp; e-learning   (5 entrées)</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0014</t>
+  </si>
+  <si>
+    <t>Veille numérique &amp; e-learning</t>
+  </si>
+  <si>
+    <t>ANSSI – Sécurité numérique</t>
+  </si>
+  <si>
+    <t>https://www.ssi.gouv.fr</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0017</t>
+  </si>
+  <si>
+    <t>EdTech France</t>
+  </si>
+  <si>
+    <t>https://edtechfrance.fr</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0016</t>
+  </si>
+  <si>
+    <t>CNIL – Données &amp; numérique</t>
+  </si>
+  <si>
+    <t>https://www.cnil.fr/fr/actualite</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0015</t>
+  </si>
+  <si>
+    <t>DINUM – Services numériques publics</t>
+  </si>
+  <si>
+    <t>https://www.numerique.gouv.fr</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0018</t>
+  </si>
+  <si>
+    <t>France Num (transformation numérique)</t>
+  </si>
+  <si>
+    <t>https://www.francenum.gouv.fr/actualites</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Veille Intelligence Artificielle   (7 entrées)</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0022</t>
+  </si>
+  <si>
+    <t>Veille Intelligence Artificielle</t>
+  </si>
+  <si>
+    <t>ANSSI – IA &amp; cybersécurité</t>
+  </si>
+  <si>
+    <t>https://www.ssi.gouv.fr/actualite</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0019</t>
+  </si>
+  <si>
+    <t>Commission européenne – Intelligence artificielle (AI Act)</t>
+  </si>
+  <si>
+    <t>https://digital-strategy.ec.europa.eu/en/policies/artificial</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0020</t>
+  </si>
+  <si>
+    <t>France Stratégie – IA &amp; compétences</t>
+  </si>
+  <si>
+    <t>https://www.strategie.gouv.fr/thematiques/intelligence-artif</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0021</t>
+  </si>
+  <si>
+    <t>INRIA – Recherche &amp; IA</t>
+  </si>
+  <si>
+    <t>https://www.inria.fr/fr/intelligence-artificielle</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0023</t>
+  </si>
+  <si>
+    <t>BPI France – IA &amp; innovation</t>
+  </si>
+  <si>
+    <t>https://www.bpifrance.fr/nos-actualites/intelligence-artific</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0025</t>
+  </si>
+  <si>
+    <t>Hub France IA</t>
+  </si>
+  <si>
+    <t>https://www.hub-franceia.fr</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0024</t>
+  </si>
+  <si>
+    <t>OCDE – Intelligence artificielle</t>
+  </si>
+  <si>
+    <t>https://oecd.ai/fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Veille accessibilité &amp; inclusion   (4 entrées)</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0035</t>
+  </si>
+  <si>
+    <t>Veille accessibilité &amp; inclusion</t>
+  </si>
+  <si>
+    <t>RGAA – Accessibilité numérique</t>
+  </si>
+  <si>
+    <t>https://www.numerique.gouv.fr/publications/rgaa-accessibilit</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0034</t>
+  </si>
+  <si>
+    <t>FIPHFP – Accessibilité &amp; formation</t>
+  </si>
+  <si>
+    <t>https://www.fiphfp.fr/actualites</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0036</t>
+  </si>
+  <si>
+    <t>Service-public.fr – Handicap</t>
+  </si>
+  <si>
+    <t>VEILLE/2026/0033</t>
+  </si>
+  <si>
+    <t>Agefiph – Handicap &amp; formation</t>
+  </si>
+  <si>
+    <t>https://www.agefiph.fr/actualites-handicap</t>
+  </si>
+  <si>
+    <t>Exporté le 20/09/2026 à 20:13 — 43 entrées publiées</t>
   </si>
   <si>
     <t>Résumé par Indicateur</t>
   </si>
   <si>
     <t>Nb entrées</t>
   </si>
   <si>
     <t>Dernière veille</t>
   </si>
   <si>
     <t>Impact fort</t>
   </si>
   <si>
     <t xml:space="preserve">Veille légale et réglementaire </t>
   </si>
   <si>
+    <t>19/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veille sur les compétences &amp; métiers </t>
+  </si>
+  <si>
     <t>27/03/2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>—</t>
   </si>
   <si>
     <t xml:space="preserve">Veille pédagogique, technologique &amp; handicap </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF7ACA97"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
@@ -173,104 +616,123 @@
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF888888"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <color rgb="FF0563C1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
       <sz val="9"/>
-      <color rgb="FF388E3C"/>
+      <color rgb="FFB71C1C"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FFE65100"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF888888"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF09171E"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1B3E41"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2B6559"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFE8F5E9"/>
+        <fgColor rgb="FFFFCDD2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF5F9F8"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFE0B2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF2B6559"/>
       </left>
       <right style="thin">
         <color rgb="FF2B6559"/>
       </right>
       <top style="thin">
         <color rgb="FF2B6559"/>
       </top>
       <bottom style="thin">
         <color rgb="FF2B6559"/>
       </bottom>
@@ -282,88 +744,94 @@
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD0D0D0"/>
       </left>
       <right style="thin">
         <color rgb="FFD0D0D0"/>
       </right>
       <top style="thin">
         <color rgb="FFD0D0D0"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD0D0D0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -619,59 +1087,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rgreg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054608509" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054608509" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054608509" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054608509" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054608509" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054608509" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054608509" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://travail-emploi.gouv.fr/formation-professionnelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.moncompteformation.gouv.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francecompetences.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://travail-emploi.gouv.fr/qualiopi-marque-de-certification-qualite-des-prestataires-de-formation" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques?debut=0&amp;theme=emploi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centre-inffo.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francetravail.fr/actualites.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apec.fr/candidat/actualites.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bpifrance.fr/nos-actualites" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnil.fr/fr/actualites" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.service-public.fr/particuliers/vosdroits/N19806" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edpb.europa.eu/news_fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnil.fr/fr/reglement-europeen-protection-donnees" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francenum.gouv.fr/comprendre-le-numerique/rgpd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnil.fr/fr/intelligence-artificielle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-strategy.ec.europa.eu/en/policies/data" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centre-inffo.fr/ressources" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cereq.fr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afpa.fr/actualites" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/fr/actualites%20%20%20" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssi.gouv.fr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edtechfrance.fr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnil.fr/fr/actualite" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.numerique.gouv.fr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francenum.gouv.fr/actualites" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ssi.gouv.fr/actualite" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-strategy.ec.europa.eu/en/policies/artificial-intelligence" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategie.gouv.fr/thematiques/intelligence-artificielle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/intelligence-artificielle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bpifrance.fr/nos-actualites/intelligence-artificielle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hub-franceia.fr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oecd.ai/fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.numerique.gouv.fr/publications/rgaa-accessibilite" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fiphfp.fr/actualites" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.service-public.fr/particuliers/vosdroits/N19806" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agefiph.fr/actualites-handicap" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <tabColor rgb="FF1B3E41"/>
   </sheetPr>
-  <dimension ref="A1:K9"/>
+  <dimension ref="A1:K65"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.7109375" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" customWidth="1"/>
     <col min="4" max="4" width="40.7109375" customWidth="1"/>
     <col min="5" max="5" width="35.7109375" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" customWidth="1"/>
     <col min="7" max="7" width="45.7109375" customWidth="1"/>
     <col min="8" max="8" width="18.7109375" customWidth="1"/>
     <col min="9" max="9" width="40.7109375" customWidth="1"/>
     <col min="10" max="11" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="36" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -758,174 +1226,1665 @@
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
     </row>
     <row r="6" spans="1:11" ht="18" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="9">
-        <v>46108</v>
+        <v>46253</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="I6" s="7"/>
+      <c r="I6" s="7" t="s">
+        <v>21</v>
+      </c>
       <c r="J6" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K6" s="7" t="s">
-        <v>21</v>
-[...16 lines deleted...]
-      <c r="K9" s="11"/>
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="18" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" s="9">
+        <v>46253</v>
+      </c>
+      <c r="G7" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="I7" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="J7" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="K7" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="18" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="9">
+        <v>46253</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="H8" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="K8" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="18" customHeight="1">
+      <c r="A9" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" s="9">
+        <v>46253</v>
+      </c>
+      <c r="G9" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="H9" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="I9" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="K9" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="18" customHeight="1">
+      <c r="A10" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" s="9">
+        <v>46253</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="H10" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="K10" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="18" customHeight="1">
+      <c r="A11" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" s="9">
+        <v>46253</v>
+      </c>
+      <c r="G11" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="H11" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="I11" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="J11" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="K11" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="18" customHeight="1">
+      <c r="A12" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" s="9">
+        <v>46253</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="H12" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="K12" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="18" customHeight="1">
+      <c r="A13" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="F13" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G13" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="H13" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="I13" s="11"/>
+      <c r="J13" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="K13" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="18" customHeight="1">
+      <c r="A14" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E14" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="F14" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G14" s="7"/>
+      <c r="H14" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="K14" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="18" customHeight="1">
+      <c r="A15" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="F15" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G15" s="11"/>
+      <c r="H15" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="I15" s="11"/>
+      <c r="J15" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="K15" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="18" customHeight="1">
+      <c r="A16" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="F16" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G16" s="7"/>
+      <c r="H16" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="K16" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="8" customHeight="1"/>
+    <row r="18" spans="1:11" ht="24" customHeight="1">
+      <c r="A18" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="5"/>
+    </row>
+    <row r="19" spans="1:11" ht="18" customHeight="1">
+      <c r="A19" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="F19" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G19" s="7"/>
+      <c r="H19" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="K19" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="18" customHeight="1">
+      <c r="A20" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="D20" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="F20" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G20" s="11"/>
+      <c r="H20" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I20" s="11"/>
+      <c r="J20" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="K20" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="18" customHeight="1">
+      <c r="A21" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="F21" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G21" s="7"/>
+      <c r="H21" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="K21" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="18" customHeight="1">
+      <c r="A22" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B22" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="D22" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E22" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="F22" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G22" s="11"/>
+      <c r="H22" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I22" s="11"/>
+      <c r="J22" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="K22" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="18" customHeight="1">
+      <c r="A23" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="F23" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G23" s="7"/>
+      <c r="H23" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="K23" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="8" customHeight="1"/>
+    <row r="25" spans="1:11" ht="24" customHeight="1">
+      <c r="A25" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
+    </row>
+    <row r="26" spans="1:11" ht="18" customHeight="1">
+      <c r="A26" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="E26" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="F26" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G26" s="7"/>
+      <c r="H26" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="K26" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="18" customHeight="1">
+      <c r="A27" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="C27" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G27" s="11"/>
+      <c r="H27" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I27" s="11"/>
+      <c r="J27" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="K27" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="18" customHeight="1">
+      <c r="A28" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G28" s="7"/>
+      <c r="H28" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="K28" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="18" customHeight="1">
+      <c r="A29" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="C29" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="F29" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G29" s="11"/>
+      <c r="H29" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I29" s="11"/>
+      <c r="J29" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="K29" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="8" customHeight="1"/>
+    <row r="31" spans="1:11" ht="24" customHeight="1">
+      <c r="A31" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="B31" s="5"/>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5"/>
+      <c r="K31" s="5"/>
+    </row>
+    <row r="32" spans="1:11" ht="18" customHeight="1">
+      <c r="A32" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="E32" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="F32" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G32" s="7"/>
+      <c r="H32" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="K32" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="18" customHeight="1">
+      <c r="A33" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="B33" s="11" t="s">
+        <v>88</v>
+      </c>
+      <c r="C33" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D33" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="E33" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="F33" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G33" s="11"/>
+      <c r="H33" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I33" s="11"/>
+      <c r="J33" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="K33" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="18" customHeight="1">
+      <c r="A34" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="E34" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="F34" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G34" s="7"/>
+      <c r="H34" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="K34" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="8" customHeight="1"/>
+    <row r="36" spans="1:11" ht="24" customHeight="1">
+      <c r="A36" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="B36" s="5"/>
+      <c r="C36" s="5"/>
+      <c r="D36" s="5"/>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="5"/>
+      <c r="H36" s="5"/>
+      <c r="I36" s="5"/>
+      <c r="J36" s="5"/>
+      <c r="K36" s="5"/>
+    </row>
+    <row r="37" spans="1:11" ht="18" customHeight="1">
+      <c r="A37" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="E37" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="F37" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G37" s="7"/>
+      <c r="H37" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="K37" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="18" customHeight="1">
+      <c r="A38" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="B38" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="C38" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="D38" s="11" t="s">
+        <v>104</v>
+      </c>
+      <c r="E38" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="F38" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G38" s="11"/>
+      <c r="H38" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I38" s="11"/>
+      <c r="J38" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="K38" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="18" customHeight="1">
+      <c r="A39" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="E39" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="F39" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G39" s="7"/>
+      <c r="H39" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="K39" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="18" customHeight="1">
+      <c r="A40" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="B40" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="C40" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="D40" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="E40" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="F40" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G40" s="11"/>
+      <c r="H40" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I40" s="11"/>
+      <c r="J40" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="K40" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="8" customHeight="1"/>
+    <row r="42" spans="1:11" ht="24" customHeight="1">
+      <c r="A42" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B42" s="5"/>
+      <c r="C42" s="5"/>
+      <c r="D42" s="5"/>
+      <c r="E42" s="5"/>
+      <c r="F42" s="5"/>
+      <c r="G42" s="5"/>
+      <c r="H42" s="5"/>
+      <c r="I42" s="5"/>
+      <c r="J42" s="5"/>
+      <c r="K42" s="5"/>
+    </row>
+    <row r="43" spans="1:11" ht="18" customHeight="1">
+      <c r="A43" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="F43" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G43" s="7"/>
+      <c r="H43" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="K43" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="18" customHeight="1">
+      <c r="A44" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="B44" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="C44" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="D44" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="E44" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F44" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G44" s="11"/>
+      <c r="H44" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I44" s="11"/>
+      <c r="J44" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="K44" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="18" customHeight="1">
+      <c r="A45" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="E45" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="F45" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G45" s="7"/>
+      <c r="H45" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="K45" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="18" customHeight="1">
+      <c r="A46" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="B46" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="C46" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="D46" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="E46" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="F46" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G46" s="11"/>
+      <c r="H46" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I46" s="11"/>
+      <c r="J46" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="K46" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" ht="18" customHeight="1">
+      <c r="A47" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="E47" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="F47" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G47" s="7"/>
+      <c r="H47" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="K47" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" ht="8" customHeight="1"/>
+    <row r="49" spans="1:11" ht="24" customHeight="1">
+      <c r="A49" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B49" s="5"/>
+      <c r="C49" s="5"/>
+      <c r="D49" s="5"/>
+      <c r="E49" s="5"/>
+      <c r="F49" s="5"/>
+      <c r="G49" s="5"/>
+      <c r="H49" s="5"/>
+      <c r="I49" s="5"/>
+      <c r="J49" s="5"/>
+      <c r="K49" s="5"/>
+    </row>
+    <row r="50" spans="1:11" ht="18" customHeight="1">
+      <c r="A50" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D50" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="E50" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="F50" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G50" s="7"/>
+      <c r="H50" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I50" s="7"/>
+      <c r="J50" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="K50" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="18" customHeight="1">
+      <c r="A51" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="B51" s="11" t="s">
+        <v>131</v>
+      </c>
+      <c r="C51" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="D51" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="F51" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G51" s="11"/>
+      <c r="H51" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I51" s="11"/>
+      <c r="J51" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="K51" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" ht="18" customHeight="1">
+      <c r="A52" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D52" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="F52" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G52" s="7"/>
+      <c r="H52" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I52" s="7"/>
+      <c r="J52" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="K52" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" ht="18" customHeight="1">
+      <c r="A53" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="B53" s="11" t="s">
+        <v>131</v>
+      </c>
+      <c r="C53" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="D53" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="E53" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="F53" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G53" s="11"/>
+      <c r="H53" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I53" s="11"/>
+      <c r="J53" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="K53" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" ht="18" customHeight="1">
+      <c r="A54" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D54" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="E54" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="F54" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G54" s="7"/>
+      <c r="H54" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I54" s="7"/>
+      <c r="J54" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="K54" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="18" customHeight="1">
+      <c r="A55" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="B55" s="11" t="s">
+        <v>131</v>
+      </c>
+      <c r="C55" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="D55" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="F55" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G55" s="11"/>
+      <c r="H55" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I55" s="11"/>
+      <c r="J55" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="K55" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" ht="18" customHeight="1">
+      <c r="A56" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D56" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="E56" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="F56" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G56" s="7"/>
+      <c r="H56" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="I56" s="7"/>
+      <c r="J56" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="K56" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="8" customHeight="1"/>
+    <row r="58" spans="1:11" ht="24" customHeight="1">
+      <c r="A58" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="B58" s="5"/>
+      <c r="C58" s="5"/>
+      <c r="D58" s="5"/>
+      <c r="E58" s="5"/>
+      <c r="F58" s="5"/>
+      <c r="G58" s="5"/>
+      <c r="H58" s="5"/>
+      <c r="I58" s="5"/>
+      <c r="J58" s="5"/>
+      <c r="K58" s="5"/>
+    </row>
+    <row r="59" spans="1:11" ht="18" customHeight="1">
+      <c r="A59" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D59" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="E59" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="F59" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G59" s="7"/>
+      <c r="H59" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="I59" s="7"/>
+      <c r="J59" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="K59" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="18" customHeight="1">
+      <c r="A60" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="B60" s="11" t="s">
+        <v>154</v>
+      </c>
+      <c r="C60" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="D60" s="11" t="s">
+        <v>158</v>
+      </c>
+      <c r="E60" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="F60" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G60" s="11"/>
+      <c r="H60" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="I60" s="11"/>
+      <c r="J60" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="K60" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" ht="18" customHeight="1">
+      <c r="A61" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D61" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="E61" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="F61" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G61" s="7"/>
+      <c r="H61" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="I61" s="7"/>
+      <c r="J61" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="K61" s="7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="18" customHeight="1">
+      <c r="A62" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="B62" s="11" t="s">
+        <v>154</v>
+      </c>
+      <c r="C62" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="D62" s="11" t="s">
+        <v>163</v>
+      </c>
+      <c r="E62" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="F62" s="9">
+        <v>46108</v>
+      </c>
+      <c r="G62" s="11"/>
+      <c r="H62" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="I62" s="11"/>
+      <c r="J62" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="K62" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="8" customHeight="1"/>
+    <row r="65" spans="1:11">
+      <c r="A65" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="B65" s="13"/>
+      <c r="C65" s="13"/>
+      <c r="D65" s="13"/>
+      <c r="E65" s="13"/>
+      <c r="F65" s="13"/>
+      <c r="G65" s="13"/>
+      <c r="H65" s="13"/>
+      <c r="I65" s="13"/>
+      <c r="J65" s="13"/>
+      <c r="K65" s="13"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="12">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
-    <mergeCell ref="A9:K9"/>
+    <mergeCell ref="A18:K18"/>
+    <mergeCell ref="A25:K25"/>
+    <mergeCell ref="A31:K31"/>
+    <mergeCell ref="A36:K36"/>
+    <mergeCell ref="A42:K42"/>
+    <mergeCell ref="A49:K49"/>
+    <mergeCell ref="A58:K58"/>
+    <mergeCell ref="A65:K65"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E6" r:id="rId1"/>
+    <hyperlink ref="E7" r:id="rId2"/>
+    <hyperlink ref="E8" r:id="rId3"/>
+    <hyperlink ref="E9" r:id="rId4"/>
+    <hyperlink ref="E10" r:id="rId5"/>
+    <hyperlink ref="E11" r:id="rId6"/>
+    <hyperlink ref="E12" r:id="rId7"/>
+    <hyperlink ref="E13" r:id="rId8"/>
+    <hyperlink ref="E14" r:id="rId9"/>
+    <hyperlink ref="E15" r:id="rId10"/>
+    <hyperlink ref="E16" r:id="rId11"/>
+    <hyperlink ref="E19" r:id="rId12"/>
+    <hyperlink ref="E20" r:id="rId13"/>
+    <hyperlink ref="E21" r:id="rId14"/>
+    <hyperlink ref="E22" r:id="rId15"/>
+    <hyperlink ref="E23" r:id="rId16"/>
+    <hyperlink ref="E26" r:id="rId17"/>
+    <hyperlink ref="E27" r:id="rId18"/>
+    <hyperlink ref="E28" r:id="rId19"/>
+    <hyperlink ref="E29" r:id="rId20"/>
+    <hyperlink ref="E32" r:id="rId21"/>
+    <hyperlink ref="E33" r:id="rId22"/>
+    <hyperlink ref="E34" r:id="rId23"/>
+    <hyperlink ref="E37" r:id="rId24"/>
+    <hyperlink ref="E38" r:id="rId25"/>
+    <hyperlink ref="E39" r:id="rId26"/>
+    <hyperlink ref="E40" r:id="rId27"/>
+    <hyperlink ref="E43" r:id="rId28"/>
+    <hyperlink ref="E44" r:id="rId29"/>
+    <hyperlink ref="E45" r:id="rId30"/>
+    <hyperlink ref="E46" r:id="rId31"/>
+    <hyperlink ref="E47" r:id="rId32"/>
+    <hyperlink ref="E50" r:id="rId33"/>
+    <hyperlink ref="E51" r:id="rId34"/>
+    <hyperlink ref="E52" r:id="rId35"/>
+    <hyperlink ref="E53" r:id="rId36"/>
+    <hyperlink ref="E54" r:id="rId37"/>
+    <hyperlink ref="E55" r:id="rId38"/>
+    <hyperlink ref="E56" r:id="rId39"/>
+    <hyperlink ref="E59" r:id="rId40"/>
+    <hyperlink ref="E60" r:id="rId41"/>
+    <hyperlink ref="E61" r:id="rId42"/>
+    <hyperlink ref="E62" r:id="rId43"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <tabColor rgb="FF7ACA97"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50.7109375" customWidth="1"/>
     <col min="2" max="4" width="18.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="36" customHeight="1">
       <c r="A1" s="1" t="s">
-        <v>23</v>
+        <v>166</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="12" t="s">
+      <c r="A3" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="12" t="s">
-[...6 lines deleted...]
-        <v>26</v>
+      <c r="B3" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="C3" s="14" t="s">
+        <v>168</v>
+      </c>
+      <c r="D3" s="14" t="s">
+        <v>169</v>
       </c>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="13" t="s">
-[...8 lines deleted...]
-      <c r="D4" s="14">
+      <c r="A4" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="B4" s="16">
+        <v>18</v>
+      </c>
+      <c r="C4" s="16" t="s">
+        <v>171</v>
+      </c>
+      <c r="D4" s="16">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="B5" s="16">
+        <v>5</v>
+      </c>
+      <c r="C5" s="16" t="s">
+        <v>173</v>
+      </c>
+      <c r="D5" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
-[...12 lines deleted...]
-    </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="13" t="s">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="A6" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="B6" s="16">
+        <v>20</v>
+      </c>
+      <c r="C6" s="16" t="s">
+        <v>173</v>
+      </c>
+      <c r="D6" s="16">
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>