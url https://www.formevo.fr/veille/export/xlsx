--- v3 (2026-09-20)
+++ v4 (2026-09-20)
@@ -523,51 +523,51 @@
   <si>
     <t>VEILLE/2026/0034</t>
   </si>
   <si>
     <t>FIPHFP – Accessibilité &amp; formation</t>
   </si>
   <si>
     <t>https://www.fiphfp.fr/actualites</t>
   </si>
   <si>
     <t>VEILLE/2026/0036</t>
   </si>
   <si>
     <t>Service-public.fr – Handicap</t>
   </si>
   <si>
     <t>VEILLE/2026/0033</t>
   </si>
   <si>
     <t>Agefiph – Handicap &amp; formation</t>
   </si>
   <si>
     <t>https://www.agefiph.fr/actualites-handicap</t>
   </si>
   <si>
-    <t>Exporté le 20/09/2026 à 20:13 — 43 entrées publiées</t>
+    <t>Exporté le 20/09/2026 à 21:12 — 43 entrées publiées</t>
   </si>
   <si>
     <t>Résumé par Indicateur</t>
   </si>
   <si>
     <t>Nb entrées</t>
   </si>
   <si>
     <t>Dernière veille</t>
   </si>
   <si>
     <t>Impact fort</t>
   </si>
   <si>
     <t xml:space="preserve">Veille légale et réglementaire </t>
   </si>
   <si>
     <t>19/08/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Veille sur les compétences &amp; métiers </t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>