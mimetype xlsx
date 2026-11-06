--- v4 (2026-09-20)
+++ v5 (2026-11-06)
@@ -523,51 +523,51 @@
   <si>
     <t>VEILLE/2026/0034</t>
   </si>
   <si>
     <t>FIPHFP – Accessibilité &amp; formation</t>
   </si>
   <si>
     <t>https://www.fiphfp.fr/actualites</t>
   </si>
   <si>
     <t>VEILLE/2026/0036</t>
   </si>
   <si>
     <t>Service-public.fr – Handicap</t>
   </si>
   <si>
     <t>VEILLE/2026/0033</t>
   </si>
   <si>
     <t>Agefiph – Handicap &amp; formation</t>
   </si>
   <si>
     <t>https://www.agefiph.fr/actualites-handicap</t>
   </si>
   <si>
-    <t>Exporté le 20/09/2026 à 21:12 — 43 entrées publiées</t>
+    <t>Exporté le 06/11/2026 à 08:15 — 43 entrées publiées</t>
   </si>
   <si>
     <t>Résumé par Indicateur</t>
   </si>
   <si>
     <t>Nb entrées</t>
   </si>
   <si>
     <t>Dernière veille</t>
   </si>
   <si>
     <t>Impact fort</t>
   </si>
   <si>
     <t xml:space="preserve">Veille légale et réglementaire </t>
   </si>
   <si>
     <t>19/08/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Veille sur les compétences &amp; métiers </t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>