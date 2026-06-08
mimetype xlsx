--- v0 (2026-04-24)
+++ v1 (2026-06-08)
@@ -80,51 +80,51 @@
   <si>
     <t>VEILLE/2026/0001</t>
   </si>
   <si>
     <t>Veille légale et réglementaire</t>
   </si>
   <si>
     <t>Indicateur 23</t>
   </si>
   <si>
     <t>tretttttttttttttttttt</t>
   </si>
   <si>
     <t>rgreg</t>
   </si>
   <si>
     <t>rettttttttttt</t>
   </si>
   <si>
     <t>Aucun impact</t>
   </si>
   <si>
     <t>Administrator</t>
   </si>
   <si>
-    <t>Exporté le 24/04/2026 à 12:21 — 1 entrée publiée</t>
+    <t>Exporté le 08/06/2026 à 15:15 — 1 entrée publiée</t>
   </si>
   <si>
     <t>Résumé par Indicateur</t>
   </si>
   <si>
     <t>Nb entrées</t>
   </si>
   <si>
     <t>Dernière veille</t>
   </si>
   <si>
     <t>Impact fort</t>
   </si>
   <si>
     <t xml:space="preserve">Veille légale et réglementaire </t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Veille sur les compétences &amp; métiers </t>
   </si>
   <si>
     <t>—</t>
   </si>