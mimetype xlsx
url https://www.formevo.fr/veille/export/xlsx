--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -80,51 +80,51 @@
   <si>
     <t>VEILLE/2026/0001</t>
   </si>
   <si>
     <t>Veille légale et réglementaire</t>
   </si>
   <si>
     <t>Indicateur 23</t>
   </si>
   <si>
     <t>tretttttttttttttttttt</t>
   </si>
   <si>
     <t>rgreg</t>
   </si>
   <si>
     <t>rettttttttttt</t>
   </si>
   <si>
     <t>Aucun impact</t>
   </si>
   <si>
     <t>Administrator</t>
   </si>
   <si>
-    <t>Exporté le 08/06/2026 à 15:15 — 1 entrée publiée</t>
+    <t>Exporté le 26/07/2026 à 00:29 — 1 entrée publiée</t>
   </si>
   <si>
     <t>Résumé par Indicateur</t>
   </si>
   <si>
     <t>Nb entrées</t>
   </si>
   <si>
     <t>Dernière veille</t>
   </si>
   <si>
     <t>Impact fort</t>
   </si>
   <si>
     <t xml:space="preserve">Veille légale et réglementaire </t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Veille sur les compétences &amp; métiers </t>
   </si>
   <si>
     <t>—</t>
   </si>